--- v5 (2026-03-16)
+++ v6 (2026-04-12)
@@ -2856,78 +2856,78 @@
             <x14:dataBar minLength="0" maxLength="100" border="1" gradient="0" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFED9D9B"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>C68:C79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{8DADE4BE-191E-4A96-91F5-C800E0B77060}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>D68:D79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="5" id="B3627D00-E2CF-4ADD-AFE3-38CE4C34E2B9">
+          <x14:cfRule type="iconSet" priority="5" id="D6AB7BB5-37BC-4074-9FD4-EC56A5470251">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>20</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>40</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>60</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>80</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Flags" iconId="0"/>
               <x14:cfIcon iconSet="4Arrows" iconId="1"/>
               <x14:cfIcon iconSet="3Triangles" iconId="1"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Flags" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>H68:H79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="3" id="1444EEAD-2D0B-4CC2-A671-FF9AB93339FD">
+          <x14:cfRule type="iconSet" priority="3" id="327A6530-D150-404A-91E1-E86E5F05A232">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>2</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Arrows" iconId="0"/>
               <x14:cfIcon iconSet="4ArrowsGray" iconId="2"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Arrows" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>I68:I79</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>