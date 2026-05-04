--- v6 (2026-04-12)
+++ v7 (2026-05-04)
@@ -2856,78 +2856,78 @@
             <x14:dataBar minLength="0" maxLength="100" border="1" gradient="0" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFED9D9B"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>C68:C79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{8DADE4BE-191E-4A96-91F5-C800E0B77060}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>D68:D79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="5" id="D6AB7BB5-37BC-4074-9FD4-EC56A5470251">
+          <x14:cfRule type="iconSet" priority="5" id="62B0366F-B28B-426D-8F0D-C1BBB124C356">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>20</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>40</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>60</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>80</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Flags" iconId="0"/>
               <x14:cfIcon iconSet="4Arrows" iconId="1"/>
               <x14:cfIcon iconSet="3Triangles" iconId="1"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Flags" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>H68:H79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="3" id="327A6530-D150-404A-91E1-E86E5F05A232">
+          <x14:cfRule type="iconSet" priority="3" id="FDA6CC3E-9E7E-471B-BD04-BA5C7BB5CA3F">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>2</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Arrows" iconId="0"/>
               <x14:cfIcon iconSet="4ArrowsGray" iconId="2"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Arrows" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>I68:I79</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>