--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -2856,78 +2856,78 @@
             <x14:dataBar minLength="0" maxLength="100" border="1" gradient="0" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFED9D9B"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>C68:C79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{8DADE4BE-191E-4A96-91F5-C800E0B77060}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>D68:D79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="5" id="62B0366F-B28B-426D-8F0D-C1BBB124C356">
+          <x14:cfRule type="iconSet" priority="5" id="108A722A-71F4-4ED5-9FE9-28DA5931B805">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>20</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>40</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>60</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>80</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Flags" iconId="0"/>
               <x14:cfIcon iconSet="4Arrows" iconId="1"/>
               <x14:cfIcon iconSet="3Triangles" iconId="1"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Flags" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>H68:H79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="3" id="FDA6CC3E-9E7E-471B-BD04-BA5C7BB5CA3F">
+          <x14:cfRule type="iconSet" priority="3" id="777C3DCE-3D2C-4113-8037-425A7A667AE2">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>2</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Arrows" iconId="0"/>
               <x14:cfIcon iconSet="4ArrowsGray" iconId="2"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Arrows" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>I68:I79</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>