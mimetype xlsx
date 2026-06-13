--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -2856,78 +2856,78 @@
             <x14:dataBar minLength="0" maxLength="100" border="1" gradient="0" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFED9D9B"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>C68:C79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{8DADE4BE-191E-4A96-91F5-C800E0B77060}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>D68:D79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="5" id="108A722A-71F4-4ED5-9FE9-28DA5931B805">
+          <x14:cfRule type="iconSet" priority="5" id="5D4813F9-B995-4314-ADEA-97A0DC6F3F94">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>20</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>40</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>60</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>80</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Flags" iconId="0"/>
               <x14:cfIcon iconSet="4Arrows" iconId="1"/>
               <x14:cfIcon iconSet="3Triangles" iconId="1"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Flags" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>H68:H79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="3" id="777C3DCE-3D2C-4113-8037-425A7A667AE2">
+          <x14:cfRule type="iconSet" priority="3" id="7DBF9B42-C9D3-40AE-B766-C7383CC8B80A">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>2</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Arrows" iconId="0"/>
               <x14:cfIcon iconSet="4ArrowsGray" iconId="2"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Arrows" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>I68:I79</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>