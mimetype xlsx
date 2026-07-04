--- v9 (2026-06-13)
+++ v10 (2026-07-04)
@@ -2856,78 +2856,78 @@
             <x14:dataBar minLength="0" maxLength="100" border="1" gradient="0" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFED9D9B"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>C68:C79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{8DADE4BE-191E-4A96-91F5-C800E0B77060}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>D68:D79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="5" id="5D4813F9-B995-4314-ADEA-97A0DC6F3F94">
+          <x14:cfRule type="iconSet" priority="5" id="0DCF2E1D-56AB-4655-B525-F8412BF5E8A7">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>20</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>40</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>60</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>80</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Flags" iconId="0"/>
               <x14:cfIcon iconSet="4Arrows" iconId="1"/>
               <x14:cfIcon iconSet="3Triangles" iconId="1"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Flags" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>H68:H79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="3" id="7DBF9B42-C9D3-40AE-B766-C7383CC8B80A">
+          <x14:cfRule type="iconSet" priority="3" id="48805247-132A-41E8-9716-C35FC94EEC33">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>2</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Arrows" iconId="0"/>
               <x14:cfIcon iconSet="4ArrowsGray" iconId="2"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Arrows" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>I68:I79</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>