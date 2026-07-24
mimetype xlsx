--- v10 (2026-07-04)
+++ v11 (2026-07-24)
@@ -2856,78 +2856,78 @@
             <x14:dataBar minLength="0" maxLength="100" border="1" gradient="0" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFED9D9B"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>C68:C79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{8DADE4BE-191E-4A96-91F5-C800E0B77060}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>D68:D79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="5" id="0DCF2E1D-56AB-4655-B525-F8412BF5E8A7">
+          <x14:cfRule type="iconSet" priority="5" id="5C5EFC5A-DBA6-484E-AB23-E99D79A6B244">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>20</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>40</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>60</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>80</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Flags" iconId="0"/>
               <x14:cfIcon iconSet="4Arrows" iconId="1"/>
               <x14:cfIcon iconSet="3Triangles" iconId="1"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Flags" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>H68:H79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="3" id="48805247-132A-41E8-9716-C35FC94EEC33">
+          <x14:cfRule type="iconSet" priority="3" id="EF91A79E-B4A1-4372-8380-DBD759DDB045">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>2</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Arrows" iconId="0"/>
               <x14:cfIcon iconSet="4ArrowsGray" iconId="2"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Arrows" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>I68:I79</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>