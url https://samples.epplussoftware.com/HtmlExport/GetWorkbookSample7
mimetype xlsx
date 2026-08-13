--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -2856,78 +2856,78 @@
             <x14:dataBar minLength="0" maxLength="100" border="1" gradient="0" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFED9D9B"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>C68:C79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{8DADE4BE-191E-4A96-91F5-C800E0B77060}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>D68:D79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="5" id="5C5EFC5A-DBA6-484E-AB23-E99D79A6B244">
+          <x14:cfRule type="iconSet" priority="5" id="96DCA425-5583-40CE-A139-1A9990816362">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>20</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>40</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>60</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>80</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Flags" iconId="0"/>
               <x14:cfIcon iconSet="4Arrows" iconId="1"/>
               <x14:cfIcon iconSet="3Triangles" iconId="1"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Flags" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>H68:H79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="3" id="EF91A79E-B4A1-4372-8380-DBD759DDB045">
+          <x14:cfRule type="iconSet" priority="3" id="CDDC9073-014A-4FF8-808C-9094A67BE017">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>2</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Arrows" iconId="0"/>
               <x14:cfIcon iconSet="4ArrowsGray" iconId="2"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Arrows" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>I68:I79</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>