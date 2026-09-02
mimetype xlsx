--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -2856,78 +2856,78 @@
             <x14:dataBar minLength="0" maxLength="100" border="1" gradient="0" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFED9D9B"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>C68:C79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{8DADE4BE-191E-4A96-91F5-C800E0B77060}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>D68:D79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="5" id="96DCA425-5583-40CE-A139-1A9990816362">
+          <x14:cfRule type="iconSet" priority="5" id="046856BF-B546-4D22-9C89-0C240B29CB08">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>20</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>40</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>60</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>80</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Flags" iconId="0"/>
               <x14:cfIcon iconSet="4Arrows" iconId="1"/>
               <x14:cfIcon iconSet="3Triangles" iconId="1"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Flags" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>H68:H79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="3" id="CDDC9073-014A-4FF8-808C-9094A67BE017">
+          <x14:cfRule type="iconSet" priority="3" id="C124D283-56E3-4DEA-B3B4-009A67C9730D">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>2</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Arrows" iconId="0"/>
               <x14:cfIcon iconSet="4ArrowsGray" iconId="2"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Arrows" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>I68:I79</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>